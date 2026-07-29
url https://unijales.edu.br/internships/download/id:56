--- v0 (2025-10-06)
+++ v1 (2026-07-29)
@@ -1,282 +1,328 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="55FBD319" w14:textId="6C323F84" w:rsidR="006149D3" w:rsidRDefault="006149D3" w:rsidP="006149D3">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C408C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D85EA49" wp14:editId="113B9AC7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D85EA49" wp14:editId="537B272F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3185795</wp:posOffset>
+                  <wp:posOffset>3509645</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-334645</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5324475" cy="619125"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="5076825" cy="800100"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="751949187" name="Caixa de Texto 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5324475" cy="619125"/>
+                          <a:ext cx="5076825" cy="800100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="571DEA64" w14:textId="265F315C" w:rsidR="006149D3" w:rsidRPr="00087B62" w:rsidRDefault="006149D3" w:rsidP="00087B62">
+                          <w:p w14:paraId="571DEA64" w14:textId="265F315C" w:rsidR="006149D3" w:rsidRPr="001C2DB8" w:rsidRDefault="006149D3" w:rsidP="00087B62">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00087B62">
+                            <w:r w:rsidRPr="001C2DB8">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Departamento de </w:t>
                             </w:r>
-                            <w:r w:rsidR="0068612E" w:rsidRPr="00087B62">
+                            <w:r w:rsidR="0068612E" w:rsidRPr="001C2DB8">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Pedagogia</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="29E1E7E5" w14:textId="6C2B424F" w:rsidR="006149D3" w:rsidRPr="00087B62" w:rsidRDefault="006149D3" w:rsidP="00087B62">
+                          <w:p w14:paraId="29E1E7E5" w14:textId="08E1CF9E" w:rsidR="006149D3" w:rsidRPr="001C2DB8" w:rsidRDefault="006149D3" w:rsidP="00481874">
                             <w:pPr>
-                              <w:jc w:val="center"/>
+                              <w:jc w:val="both"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00087B62">
+                            <w:r w:rsidRPr="001C2DB8">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Estágio Curricular Supervisionado </w:t>
                             </w:r>
-                            <w:r w:rsidR="0068612E" w:rsidRPr="00087B62">
+                            <w:r w:rsidR="0068612E" w:rsidRPr="001C2DB8">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">– </w:t>
                             </w:r>
-                            <w:r w:rsidR="004D00D7">
+                            <w:r w:rsidR="00481874">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Anos Iniciais do Ensino Fundamental</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5A8A113C" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="00087B62" w:rsidRDefault="006149D3" w:rsidP="00087B62">
+                          <w:p w14:paraId="5A8A113C" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="001C2DB8" w:rsidRDefault="006149D3" w:rsidP="00087B62">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7DC40ADA" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="00F53532" w:rsidRDefault="006149D3" w:rsidP="006149D3">
+                          <w:p w14:paraId="7DC40ADA" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="001C2DB8" w:rsidRDefault="006149D3" w:rsidP="006149D3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="64E14827" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="00E8331D" w:rsidRDefault="006149D3" w:rsidP="006149D3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>2023</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6D85EA49" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:250.85pt;margin-top:-26.35pt;width:419.25pt;height:48.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUaDEvFgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkrYx4hRdugwD&#10;ugvQ7QMUWbaFyaJGKbG7ry8lp2l2wR6G6UEQReqQPDxaXQ+dYQeFXoMteT6ZcqashErbpuRfv2xf&#10;XXHmg7CVMGBVyR+U59frly9WvSvUDFowlUJGINYXvSt5G4IrsszLVnXCT8ApS84asBOBTGyyCkVP&#10;6J3JZtPpRdYDVg5BKu/p9nZ08nXCr2slw6e69iowU3KqLaQd076Le7ZeiaJB4Votj2WIf6iiE9pS&#10;0hPUrQiC7VH/BtVpieChDhMJXQZ1raVKPVA3+fSXbu5b4VTqhcjx7kST/3+w8uPh3n1GFoY3MNAA&#10;UxPe3YH85pmFTStso24QoW+VqChxHinLeueL49NItS98BNn1H6CiIYt9gAQ01NhFVqhPRug0gIcT&#10;6WoITNLl4vVsPr9ccCbJd5Ev89kipRDF02uHPrxT0LF4KDnSUBO6ONz5EKsRxVNITObB6GqrjUkG&#10;NruNQXYQJIBtWkf0n8KMZX3JlwvK/XeIaVp/guh0ICUb3ZX86hQkikjbW1slnQWhzXimko098hip&#10;G0kMw26gwMjnDqoHYhRhVCz9MDq0gD8460mtJfff9wIVZ+a9paks8/k8yjsZ88XljAw89+zOPcJK&#10;gip54Gw8bsL4JfYOddNSplEHFm5okrVOJD9XdaybFJm4P/6eKPlzO0U9//H1IwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAP2DTBHiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5o&#10;S9Z1Wyl1J4QEYjfYJrhmTdZWJE5psq68PdkJbrb86ff3F+vRGjbo3reOEGZTAUxT5VRLNcJ+9zzJ&#10;gPkgSUnjSCP8aA/r8vqqkLlyZ3rXwzbULIaQzyVCE0KXc+6rRlvpp67TFG9H11sZ4trXXPXyHMOt&#10;4YkQS25lS/FDIzv91Ojqa3uyCFn6Onz6zfzto1oezX24Ww0v3z3i7c34+AAs6DH8wXDRj+pQRqeD&#10;O5HyzCAsxGwVUYTJIonDhZinIgF2QEjTDHhZ8P8dyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAFGgxLxYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA/YNMEeIAAAALAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:276.35pt;margin-top:-26.35pt;width:399.75pt;height:63pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5yvVVFAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkjY14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQDXsYpgdBFKkj8vBwdTt0hh0Ueg225NNJzpmyEmptdyX/9nX7&#10;ZsmZD8LWwoBVJT8qz2/Xr1+teleoGbRgaoWMQKwvelfyNgRXZJmXreqEn4BTlpwNYCcCmbjLahQ9&#10;oXcmm+X5VdYD1g5BKu/p9n508nXCbxolw+em8SowU3LKLaQd017FPVuvRLFD4VotT2mIf8iiE9rS&#10;p2eoexEE26P+DarTEsFDEyYSugyaRkuVaqBqpvmLah5b4VSqhcjx7kyT/3+w8tPh0X1BFoa3MFAD&#10;UxHePYD87pmFTSvsTt0hQt8qUdPH00hZ1jtfnJ5Gqn3hI0jVf4Samiz2ARLQ0GAXWaE6GaFTA45n&#10;0tUQmKTLRX59tZwtOJPkW+bEQupKJoqn1w59eK+gY/FQcqSmJnRxePAhZiOKp5D4mQej6602Jhm4&#10;qzYG2UGQALZppQJehBnL+pLfLCiPv0Pkaf0JotOBlGx0l6qgsFFbkbZ3tk46C0Kb8UwpG3viMVI3&#10;khiGaqDAyGcF9ZEYRRgVSxNGhxbwJ2c9qbXk/sdeoOLMfLDUlZvpfB7lnYz54npGBl56qkuPsJKg&#10;Sh44G4+bMI7E3qHetfTTqAMLd9TJRieSn7M65U2KTNyfpidK/tJOUc8zvv4FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC8XXAx4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOuQ&#10;kKaETCqEBIIdtBVs3XiaRPgRbDcNf4/LBnYzmqM751arSSs2kvO9NQjX8wQYmcbK3rQI283jbAnM&#10;B2GkUNYQwjd5WNXnZ5UopT2aNxrXoWUxxPhSIHQhDCXnvulICz+3A5l421unRYira7l04hjDteJp&#10;kiy4Fr2JHzox0ENHzef6oBGWN8/jh3/JXt+bxV7dhqtifPpyiJcX0/0dsEBT+IPhpB/VoY5OO3sw&#10;0jOFkOdpEVGE2e9wIrI8TYHtEIosA15X/H+H+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQD5yvVVFAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC8XXAx4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="571DEA64" w14:textId="265F315C" w:rsidR="006149D3" w:rsidRPr="00087B62" w:rsidRDefault="006149D3" w:rsidP="00087B62">
+                    <w:p w14:paraId="571DEA64" w14:textId="265F315C" w:rsidR="006149D3" w:rsidRPr="001C2DB8" w:rsidRDefault="006149D3" w:rsidP="00087B62">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00087B62">
+                      <w:r w:rsidRPr="001C2DB8">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Departamento de </w:t>
                       </w:r>
-                      <w:r w:rsidR="0068612E" w:rsidRPr="00087B62">
+                      <w:r w:rsidR="0068612E" w:rsidRPr="001C2DB8">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Pedagogia</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="29E1E7E5" w14:textId="6C2B424F" w:rsidR="006149D3" w:rsidRPr="00087B62" w:rsidRDefault="006149D3" w:rsidP="00087B62">
+                    <w:p w14:paraId="29E1E7E5" w14:textId="08E1CF9E" w:rsidR="006149D3" w:rsidRPr="001C2DB8" w:rsidRDefault="006149D3" w:rsidP="00481874">
                       <w:pPr>
-                        <w:jc w:val="center"/>
+                        <w:jc w:val="both"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00087B62">
+                      <w:r w:rsidRPr="001C2DB8">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Estágio Curricular Supervisionado </w:t>
                       </w:r>
-                      <w:r w:rsidR="0068612E" w:rsidRPr="00087B62">
+                      <w:r w:rsidR="0068612E" w:rsidRPr="001C2DB8">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">– </w:t>
                       </w:r>
-                      <w:r w:rsidR="004D00D7">
+                      <w:r w:rsidR="00481874">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Anos Iniciais do Ensino Fundamental</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5A8A113C" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="00087B62" w:rsidRDefault="006149D3" w:rsidP="00087B62">
+                    <w:p w14:paraId="5A8A113C" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="001C2DB8" w:rsidRDefault="006149D3" w:rsidP="00087B62">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="7DC40ADA" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="00F53532" w:rsidRDefault="006149D3" w:rsidP="006149D3">
+                    <w:p w14:paraId="7DC40ADA" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="001C2DB8" w:rsidRDefault="006149D3" w:rsidP="006149D3">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="64E14827" w14:textId="77777777" w:rsidR="006149D3" w:rsidRPr="00E8331D" w:rsidRDefault="006149D3" w:rsidP="006149D3">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>2023</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C408C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
@@ -343,958 +389,1963 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00087B62">
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750FC3FF" w14:textId="77777777" w:rsidR="006149D3" w:rsidRDefault="006149D3" w:rsidP="006149D3">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68BE9480" w14:textId="053CE083" w:rsidR="004A6A1C" w:rsidRDefault="00F33DFC" w:rsidP="00E36C0E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="14170" w:type="dxa"/>
+        <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3068"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5551"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="11057"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A6A1C" w14:paraId="606BC56B" w14:textId="77777777" w:rsidTr="00087B62">
+      <w:tr w:rsidR="004A6A1C" w14:paraId="606BC56B" w14:textId="77777777" w:rsidTr="00F84F9F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14170" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="32CE3458" w14:textId="6F826792" w:rsidR="004A6A1C" w:rsidRDefault="004A6A1C" w:rsidP="004A6A1C">
+          <w:p w14:paraId="32CE3458" w14:textId="6F826792" w:rsidR="004A6A1C" w:rsidRPr="001C2DB8" w:rsidRDefault="004A6A1C" w:rsidP="004A6A1C">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="13E5D2F0" w14:textId="3FB89F29" w:rsidR="004A6A1C" w:rsidRDefault="0068612E" w:rsidP="004D00D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6237CDB6" w14:textId="70817F88" w:rsidR="006C0538" w:rsidRPr="001C2DB8" w:rsidRDefault="0068612E" w:rsidP="004A6A1C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...18 lines deleted...]
-          <w:p w14:paraId="7FDC921C" w14:textId="02ECBE66" w:rsidR="004D00D7" w:rsidRDefault="004D00D7" w:rsidP="004D00D7">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLANO DE AULA – REGÊNCIA DE CLASSE </w:t>
+            </w:r>
+            <w:r w:rsidR="00481874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NOS ANOS INICIAIS DO ENSINO FUNDAMENTAL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E5D2F0" w14:textId="73A8F657" w:rsidR="004A6A1C" w:rsidRPr="001C2DB8" w:rsidRDefault="006C0538" w:rsidP="004A6A1C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...11 lines deleted...]
-          <w:p w14:paraId="705DFACF" w14:textId="0FA9632E" w:rsidR="0068612E" w:rsidRPr="0068612E" w:rsidRDefault="0068612E" w:rsidP="004A6A1C">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado às diretrizes da Avaliação Prática do ENADE/MEC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705DFACF" w14:textId="0FA9632E" w:rsidR="0068612E" w:rsidRPr="001C2DB8" w:rsidRDefault="0068612E" w:rsidP="004A6A1C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B387D" w14:paraId="50EC0281" w14:textId="77777777" w:rsidTr="00116FAE">
+      <w:tr w:rsidR="002B50D2" w14:paraId="35C06154" w14:textId="77777777" w:rsidTr="001C2DB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21817B35" w14:textId="0CC1F375" w:rsidR="006B387D" w:rsidRPr="004D00D7" w:rsidRDefault="006B387D" w:rsidP="004D00D7">
+          <w:p w14:paraId="1BE1BA30" w14:textId="22356F7C" w:rsidR="002B50D2" w:rsidRPr="001C2DB8" w:rsidRDefault="003526F0" w:rsidP="00E36C0E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-              <w:t>Tempo previsto: 1 hora</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Duração da aula</w:t>
+            </w:r>
+            <w:r w:rsidR="002B50D2" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="002B50D2" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/aula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5551" w:type="dxa"/>
+            <w:tcW w:w="11057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="645493CE" w14:textId="77777777" w:rsidR="006B387D" w:rsidRDefault="006B387D" w:rsidP="004D00D7">
+          <w:p w14:paraId="0B3C5A25" w14:textId="77777777" w:rsidR="002B50D2" w:rsidRPr="001C2DB8" w:rsidRDefault="002B50D2" w:rsidP="00E36C0E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data da regência: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB0768A" w14:textId="4C316CAA" w:rsidR="002B50D2" w:rsidRPr="001C2DB8" w:rsidRDefault="002B50D2" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003526F0" w14:paraId="4B5C9080" w14:textId="77777777" w:rsidTr="0016691C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A4ECC1" w14:textId="4B9809E6" w:rsidR="003526F0" w:rsidRPr="001C2DB8" w:rsidRDefault="003526F0" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantos minutos dura 1h/aula na turma que você realizará a regência? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DC1D4B" w14:textId="4795B3E4" w:rsidR="008D1D56" w:rsidRPr="001C2DB8" w:rsidRDefault="008D1D56" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0014134A" w14:paraId="65028442" w14:textId="77777777" w:rsidTr="00F84F9F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="237545C6" w14:textId="71581266" w:rsidR="0014134A" w:rsidRPr="001C2DB8" w:rsidRDefault="00F84F9F" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modalidade:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F84F9F" w14:paraId="369BA628" w14:textId="77777777" w:rsidTr="00F84F9F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="306932E6" w14:textId="77777777" w:rsidR="00F84F9F" w:rsidRPr="001C2DB8" w:rsidRDefault="00F84F9F" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(    ) educação regular    (     )Educação do campo     (     ) Educação Indígena     (    ) Educação Quilombola   (    )educação bilíngue de surdos  (    )outros</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182AA228" w14:textId="4F93E8BB" w:rsidR="008D1D56" w:rsidRPr="001C2DB8" w:rsidRDefault="008D1D56" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003526F0" w14:paraId="070245F8" w14:textId="77777777" w:rsidTr="00F84F9F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A27229" w14:textId="6E4E4A5E" w:rsidR="003526F0" w:rsidRPr="001C2DB8" w:rsidRDefault="003526F0" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etapa: </w:t>
+            </w:r>
+            <w:r w:rsidR="00481874">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anos Iniciais do Ensino Fundamental</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003526F0" w14:paraId="2D7ECEA4" w14:textId="77777777" w:rsidTr="00F84F9F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4CE189" w14:textId="19E745B4" w:rsidR="003526F0" w:rsidRPr="001C2DB8" w:rsidRDefault="00481874" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Data da regência: </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1º Ano</w:t>
+            </w:r>
+            <w:r w:rsidR="003526F0" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: (     )</w:t>
+            </w:r>
+            <w:r w:rsidR="008D1D56" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       2º Ano (    )       3º Ano (    )        4º Ano (    )       5º Ano (    )</w:t>
+            </w:r>
+            <w:r w:rsidR="003526F0" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DC8248" w14:textId="22972253" w:rsidR="003526F0" w:rsidRPr="001C2DB8" w:rsidRDefault="003526F0" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0538" w14:paraId="58AC7092" w14:textId="77777777" w:rsidTr="00F84F9F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="126F7371" w14:textId="106CCE30" w:rsidR="006C0538" w:rsidRPr="001C2DB8" w:rsidRDefault="006C0538" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tema da aula: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0538" w14:paraId="4DA28617" w14:textId="77777777" w:rsidTr="00F84F9F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52778127" w14:textId="51A0D219" w:rsidR="006C0538" w:rsidRPr="001C2DB8" w:rsidRDefault="006C0538" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planejamento da aula: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0538" w14:paraId="42F6C2AC" w14:textId="77777777" w:rsidTr="00D1371F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C92DDF7" w14:textId="67247F0A" w:rsidR="006C0538" w:rsidRPr="001C2DB8" w:rsidRDefault="00481874" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Habilidades</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0538" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C0538" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(no respectivo campo de experiências, com código alfanumérico):</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0538" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F0A4FF" w14:textId="5DDD4D0E" w:rsidR="006C0538" w:rsidRPr="001C2DB8" w:rsidRDefault="006C0538" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C59F6" w14:paraId="18D6A646" w14:textId="77777777" w:rsidTr="00F10DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28047C5D" w14:textId="579BB71A" w:rsidR="006C59F6" w:rsidRPr="001C2DB8" w:rsidRDefault="006C59F6" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Objetivo (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A31599" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da </w:t>
+            </w:r>
+            <w:r w:rsidR="00A31599" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aula</w:t>
+            </w:r>
+            <w:r w:rsidR="00A31599" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (aprendizagem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ns) definida (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A31599" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para a aula)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52155E7C" w14:textId="3200F181" w:rsidR="006C59F6" w:rsidRPr="001C2DB8" w:rsidRDefault="006C59F6" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C59F6" w14:paraId="0921B388" w14:textId="77777777" w:rsidTr="00F10DC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="383DBE67" w14:textId="35C8F6F5" w:rsidR="006C59F6" w:rsidRPr="001C2DB8" w:rsidRDefault="006C59F6" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conhecimento (s) prévios (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conhecimento (s) necessário (s) para aprendizagem na aula)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09226FA5" w14:textId="43A90C70" w:rsidR="006C59F6" w:rsidRPr="001C2DB8" w:rsidRDefault="006C59F6" w:rsidP="00E36C0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C59F6" w14:paraId="1D17713B" w14:textId="77777777" w:rsidTr="00060DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67702801" w14:textId="79B6E579" w:rsidR="006C59F6" w:rsidRPr="001C2DB8" w:rsidRDefault="006C59F6" w:rsidP="0014134A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Procedimento (</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2DB8" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s)</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>metodológico (s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (definição e detalhamento das estratégias viáveis e adequadas à aula)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E86C6EE" w14:textId="77777777" w:rsidR="006C59F6" w:rsidRPr="001C2DB8" w:rsidRDefault="006C59F6" w:rsidP="0014134A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="332E9503" w14:textId="77777777" w:rsidR="006C59F6" w:rsidRPr="001C2DB8" w:rsidRDefault="006C59F6" w:rsidP="0014134A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00393F5C" w14:paraId="3EB09E77" w14:textId="77777777" w:rsidTr="005433F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F347B2" w14:textId="68E66CE6" w:rsidR="00393F5C" w:rsidRPr="001C2DB8" w:rsidRDefault="00393F5C" w:rsidP="001C2DB8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Recurso (</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2DB8" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s) Didático</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (s) e ou material (ais) – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(coerente (s) com o objetivo, o conteúdo e os procedimentos </w:t>
+            </w:r>
+            <w:r w:rsidR="001C2DB8" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>metodológicos)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CAEDAA9" w14:textId="0EDBCB97" w:rsidR="00393F5C" w:rsidRPr="001C2DB8" w:rsidRDefault="00393F5C" w:rsidP="001C2DB8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ED0E366" w14:textId="77777777" w:rsidR="00393F5C" w:rsidRPr="001C2DB8" w:rsidRDefault="00393F5C" w:rsidP="001C2DB8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C2DB8" w14:paraId="3984B736" w14:textId="77777777" w:rsidTr="005433F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA3BC28" w14:textId="77777777" w:rsidR="001C2DB8" w:rsidRPr="001C2DB8" w:rsidRDefault="001C2DB8" w:rsidP="001C2DB8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Avaliação da Aprendizagem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (instrumentos e critérios alinhados(s) ao objetivo da aula.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C20D4B" w14:textId="77777777" w:rsidR="001C2DB8" w:rsidRPr="001C2DB8" w:rsidRDefault="001C2DB8" w:rsidP="001C2DB8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0008417C" w14:paraId="4961D07E" w14:textId="77777777" w:rsidTr="001C2DB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7499171F" w14:textId="7E94269D" w:rsidR="0008417C" w:rsidRPr="001C2DB8" w:rsidRDefault="0008417C" w:rsidP="001C2DB8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Referências Bibliográficas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5551" w:type="dxa"/>
+            <w:tcW w:w="11057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A795DED" w14:textId="77777777" w:rsidR="006B387D" w:rsidRDefault="006B387D" w:rsidP="004D00D7">
+          <w:p w14:paraId="563C82A9" w14:textId="77777777" w:rsidR="0008417C" w:rsidRPr="001C2DB8" w:rsidRDefault="0008417C" w:rsidP="001C2DB8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...11 lines deleted...]
-          <w:p w14:paraId="2D3121D7" w14:textId="6CE37CA6" w:rsidR="006B387D" w:rsidRPr="0014134A" w:rsidRDefault="006B387D" w:rsidP="004D00D7">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3018FAFF" w14:textId="77777777" w:rsidR="0008417C" w:rsidRPr="001C2DB8" w:rsidRDefault="0008417C" w:rsidP="001C2DB8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D00D7" w14:paraId="728C74F0" w14:textId="77777777" w:rsidTr="00087B62">
+      <w:tr w:rsidR="006B09AB" w14:paraId="110BBAFD" w14:textId="77777777" w:rsidTr="001C2DB8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFAAEA2" w14:textId="317CB53C" w:rsidR="004D00D7" w:rsidRDefault="004D00D7" w:rsidP="004D00D7">
+          <w:p w14:paraId="0134F68D" w14:textId="6B056414" w:rsidR="006B09AB" w:rsidRPr="001C2DB8" w:rsidRDefault="006B09AB" w:rsidP="001C2DB8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-              <w:t>COMPETÊNCIA GERAL DA BNCC</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Considerações da professora da sala sobre a aula aplicada.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11102" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="11057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680A69DF" w14:textId="77777777" w:rsidR="004D00D7" w:rsidRDefault="004D00D7" w:rsidP="004D00D7">
+          <w:p w14:paraId="67E32B94" w14:textId="77777777" w:rsidR="006B09AB" w:rsidRPr="001C2DB8" w:rsidRDefault="006B09AB" w:rsidP="001C2DB8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D00D7" w14:paraId="42F6C2AC" w14:textId="77777777" w:rsidTr="00087B62">
-[...363 lines deleted...]
-      <w:tr w:rsidR="004D00D7" w14:paraId="42036C30" w14:textId="77777777" w:rsidTr="00175841">
+      <w:tr w:rsidR="000C2266" w14:paraId="42036C30" w14:textId="77777777" w:rsidTr="00502211">
         <w:trPr>
           <w:trHeight w:val="83"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="11102" w:type="dxa"/>
+            <w:tcW w:w="14596" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="048DFE69" w14:textId="77777777" w:rsidR="004D00D7" w:rsidRDefault="004D00D7" w:rsidP="004D00D7">
+          <w:p w14:paraId="48C4D3F0" w14:textId="1AC5D426" w:rsidR="000C2266" w:rsidRPr="001C2DB8" w:rsidRDefault="000C2266" w:rsidP="001C2DB8">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para comprovação da realização da aula realizada, os acadêmicos deverão anexar pelo menos uma das seguintes evidências: fotografia da aula realizada, declaração simples da professora da educação básica. </w:t>
+            </w:r>
+            <w:r w:rsidR="00850CB1" w:rsidRPr="001C2DB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(vide orientações contidas no presente formulário)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63B6CEAC" w14:textId="77777777" w:rsidR="00DE66B1" w:rsidRDefault="00DE66B1" w:rsidP="00E36C0E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B075242" w14:textId="4ACDE551" w:rsidR="00F33DFC" w:rsidRDefault="00F33DFC" w:rsidP="00E36C0E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC970EA" w14:textId="77777777" w:rsidR="00850CB1" w:rsidRDefault="00850CB1" w:rsidP="00E36C0E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4664"/>
         <w:gridCol w:w="4664"/>
         <w:gridCol w:w="4664"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C6D1A" w14:paraId="5BDFEC88" w14:textId="77777777" w:rsidTr="007113F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="674FBB5E" w14:textId="78D3F9BC" w:rsidR="001C6D1A" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
+          <w:p w14:paraId="674FBB5E" w14:textId="78D3F9BC" w:rsidR="001C6D1A" w:rsidRPr="00A31599" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B7D7CBE" w14:textId="37B2F437" w:rsidR="001C6D1A" w:rsidRDefault="001C6D1A" w:rsidP="001C6D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B7D7CBE" w14:textId="37B2F437" w:rsidR="001C6D1A" w:rsidRPr="00A31599" w:rsidRDefault="001C6D1A" w:rsidP="001C6D1A">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>_________________________________</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:br/>
               <w:t>Denise Izabel Alves de Lima Custódio</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4056E692" w14:textId="6F5B44C2" w:rsidR="001C6D1A" w:rsidRDefault="001C6D1A" w:rsidP="001C6D1A">
+          <w:p w14:paraId="4056E692" w14:textId="6F5B44C2" w:rsidR="001C6D1A" w:rsidRPr="00A31599" w:rsidRDefault="001C6D1A" w:rsidP="001C6D1A">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>RG. 11.632.572</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FFB60CB" w14:textId="43FC0E07" w:rsidR="001C6D1A" w:rsidRDefault="001C6D1A" w:rsidP="001C6D1A">
+          <w:p w14:paraId="3FFB60CB" w14:textId="43FC0E07" w:rsidR="001C6D1A" w:rsidRPr="00A31599" w:rsidRDefault="001C6D1A" w:rsidP="001C6D1A">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Coordenadora e Supervisora de Estágio</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D1E36E7" w14:textId="77777777" w:rsidR="001C6D1A" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
+          <w:p w14:paraId="4D1E36E7" w14:textId="77777777" w:rsidR="001C6D1A" w:rsidRPr="00A31599" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C41590" w14:textId="6F31F882" w:rsidR="001C6D1A" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
+          <w:p w14:paraId="37C41590" w14:textId="6F31F882" w:rsidR="001C6D1A" w:rsidRPr="00A31599" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="2788797B" w14:textId="1742FE91" w:rsidR="001C6D1A" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2788797B" w14:textId="1742FE91" w:rsidR="001C6D1A" w:rsidRPr="00A31599" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">                 _______________________</w:t>
             </w:r>
-            <w:r w:rsidR="00651A4A">
+            <w:r w:rsidR="00651A4A" w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>______</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58602BC2" w14:textId="77777777" w:rsidR="00651A4A" w:rsidRDefault="00651A4A" w:rsidP="00651A4A">
+          <w:p w14:paraId="58602BC2" w14:textId="77777777" w:rsidR="00651A4A" w:rsidRPr="00A31599" w:rsidRDefault="00651A4A" w:rsidP="00651A4A">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Professora Responsável pela sala</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B2D07D3" w14:textId="7A0E5BE9" w:rsidR="00C92F96" w:rsidRDefault="00C92F96" w:rsidP="00651A4A">
+          <w:p w14:paraId="1B2D07D3" w14:textId="7A0E5BE9" w:rsidR="00C92F96" w:rsidRPr="00A31599" w:rsidRDefault="00C92F96" w:rsidP="00651A4A">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>RG.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="655EE9C0" w14:textId="77777777" w:rsidR="001C6D1A" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
+          <w:p w14:paraId="655EE9C0" w14:textId="77777777" w:rsidR="001C6D1A" w:rsidRPr="00A31599" w:rsidRDefault="001C6D1A" w:rsidP="00E36C0E">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B333219" w14:textId="77777777" w:rsidR="00651A4A" w:rsidRDefault="00651A4A" w:rsidP="00651A4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B333219" w14:textId="4A1AA450" w:rsidR="00651A4A" w:rsidRPr="00A31599" w:rsidRDefault="00651A4A" w:rsidP="00651A4A">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>_____________________________________</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:br/>
-              <w:t>(nome do aluno e assinatura</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2991DD34" w14:textId="2E92AAA6" w:rsidR="00C92F96" w:rsidRDefault="00C92F96" w:rsidP="00651A4A">
+              <w:t>nome do aluno e assinatura</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2991DD34" w14:textId="2E92AAA6" w:rsidR="00C92F96" w:rsidRPr="00A31599" w:rsidRDefault="00C92F96" w:rsidP="00651A4A">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>RG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FDA61B6" w14:textId="1362AFAD" w:rsidR="00724072" w:rsidRDefault="00724072" w:rsidP="00E36C0E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE624C6" w14:textId="77777777" w:rsidR="00787C61" w:rsidRDefault="00787C61" w:rsidP="00E36C0E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="707DBFBF" w14:textId="77777777" w:rsidR="00787C61" w:rsidRDefault="00787C61" w:rsidP="00E36C0E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50CDEA46" w14:textId="77777777" w:rsidR="00787C61" w:rsidRDefault="00787C61" w:rsidP="00E36C0E">
+    <w:p w14:paraId="637B2DF9" w14:textId="2827B6B3" w:rsidR="00077680" w:rsidRDefault="00077680" w:rsidP="00077680">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78464E16" w14:textId="77777777" w:rsidR="00787C61" w:rsidRDefault="00787C61" w:rsidP="00E36C0E">
-[...4 lines deleted...]
-    <w:p w14:paraId="2C020396" w14:textId="4C199AB9" w:rsidR="00DF3520" w:rsidRDefault="00DF3520" w:rsidP="00E36C0E">
+    <w:p w14:paraId="7AFCA2BC" w14:textId="77777777" w:rsidR="008D1D56" w:rsidRDefault="008D1D56" w:rsidP="00077680">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15CFACDB" w14:textId="77777777" w:rsidR="00DF3520" w:rsidRPr="00E36C0E" w:rsidRDefault="00DF3520" w:rsidP="00E36C0E">
-      <w:pPr>
+    <w:p w14:paraId="08D9DF82" w14:textId="7E2A8144" w:rsidR="008D1D56" w:rsidRDefault="008D1D56" w:rsidP="00850CB1">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="637B2DF9" w14:textId="77777777" w:rsidR="00077680" w:rsidRDefault="00077680" w:rsidP="00077680">
-      <w:pPr>
+    <w:p w14:paraId="3FADF75A" w14:textId="77777777" w:rsidR="00481874" w:rsidRDefault="00481874" w:rsidP="00850CB1">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0015ED8C" w14:textId="77777777" w:rsidR="00A10F09" w:rsidRDefault="00A10F09" w:rsidP="00333BE4">
+    <w:p w14:paraId="44ADF74B" w14:textId="77777777" w:rsidR="008D1D56" w:rsidRDefault="008D1D56" w:rsidP="00850CB1">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A33C2D" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="00850CB1">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006A6DE7" w:rsidSect="0014134A">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="992" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8669B3" w14:textId="38E03CEA" w:rsidR="00850CB1" w:rsidRPr="00A31599" w:rsidRDefault="00850CB1" w:rsidP="008D1D56">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6096D337" w14:textId="3FA57BAD" w:rsidR="00850CB1" w:rsidRPr="00A31599" w:rsidRDefault="00850CB1" w:rsidP="00850CB1">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="092C2D80" w14:textId="77777777" w:rsidR="00A10F09" w:rsidRDefault="00A10F09" w:rsidP="00333BE4">
+    <w:p w14:paraId="2F25087F" w14:textId="77777777" w:rsidR="0034465A" w:rsidRPr="00A31599" w:rsidRDefault="0034465A" w:rsidP="00850CB1">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12EA9375" w14:textId="77777777" w:rsidR="00A10F09" w:rsidRDefault="00A10F09" w:rsidP="00333BE4">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1531DCB8" w14:textId="6CF10964" w:rsidR="00850CB1" w:rsidRPr="00A31599" w:rsidRDefault="00850CB1" w:rsidP="0034465A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eu, ________________________________________________, professora atuante na Educação</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64598" w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Básica, na </w:t>
+      </w:r>
+      <w:r w:rsidR="00481EE5" w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Escola</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________,</w:t>
+      </w:r>
+      <w:r w:rsidR="00481EE5" w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na modalidade de ensino (       )</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+      <w:r w:rsidR="00481EE5" w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducação </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00481EE5" w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nfantil ou  (     ) Ensino Fundamental – Anos Iniciais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declaro </w:t>
+      </w:r>
+      <w:r w:rsidR="00481EE5" w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que a aluna realizou regência de aula no dia ________, como exigência do cumprimento de horas de estágio obrigatório.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="048D2EDB" w14:textId="77777777" w:rsidR="00DF3520" w:rsidRDefault="00DF3520" w:rsidP="00333BE4">
-[...30 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="34ED3C5C" w14:textId="3E05D3B5" w:rsidR="00850CB1" w:rsidRPr="00A31599" w:rsidRDefault="00850CB1" w:rsidP="0034465A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00481EE5" w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aula abordou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a temática </w:t>
+      </w:r>
+      <w:r w:rsidR="00481EE5" w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0034465A" w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alinhadas às diretrizes da BNCC. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00333BE4" w:rsidSect="0014134A">
-[...1 lines deleted...]
-      <w:pgMar w:top="992" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w14:paraId="60AA1D16" w14:textId="77777777" w:rsidR="00850CB1" w:rsidRPr="00A31599" w:rsidRDefault="00850CB1" w:rsidP="0034465A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sem mais para o momento, firmo a presente declaração.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0015ED8C" w14:textId="23D00FB7" w:rsidR="00A10F09" w:rsidRPr="00A31599" w:rsidRDefault="00A10F09" w:rsidP="00333BE4">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092C2D80" w14:textId="7546457D" w:rsidR="00A10F09" w:rsidRPr="00A31599" w:rsidRDefault="0034465A" w:rsidP="00333BE4">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE791CC" w14:textId="7AE6E482" w:rsidR="0034465A" w:rsidRPr="00A31599" w:rsidRDefault="0034465A" w:rsidP="008D1D56">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assinatura da professora. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC7752C" w14:textId="760CF0A1" w:rsidR="008D1D56" w:rsidRDefault="008D1D56" w:rsidP="00A31599">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="464F5866" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="00A31599">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFA938C" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="006A6DE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1B252D" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="006A6DE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C74DE5A" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="006A6DE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CB06BE" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="006A6DE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102B2C6E" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="006A6DE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9EA317" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="006A6DE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7608368E" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="006A6DE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115720B4" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="006A6DE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DA8E6A" w14:textId="1FE92F9F" w:rsidR="006A6DE7" w:rsidRDefault="006A6DE7" w:rsidP="006A6DE7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atenção:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20901">
+        <w:t xml:space="preserve">Caso a instituição </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24BED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NÃO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20901">
+        <w:t xml:space="preserve"> permita que tire fotos durante a regência ou aplicação de projetos, favor utilizar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o modelo de declaraçã</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20901">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Na folha a ser entregue para a assinatura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24BED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>deverá conter apenas a declaração acima a ser assinada.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A31599">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al solicitação está sendo realizada, pois além do aluno postar a aula na plataforma do INEP/ ENADE, ao final de sua graduação, faz-se necessária a comprovação das horas de estágio na instituição formadora, como uma das exigências para emissão do diploma digital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F984D4F" w14:textId="77777777" w:rsidR="006A6DE7" w:rsidRPr="00A31599" w:rsidRDefault="006A6DE7" w:rsidP="00A31599">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006A6DE7" w:rsidRPr="00A31599" w:rsidSect="006A6DE7">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="992" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B0B7594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96F48FAA"/>
     <w:lvl w:ilvl="0" w:tplc="2CCCE646">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1340,175 +2391,348 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="615525415">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50994253"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73AE6286"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="151140183">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1873958054">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006149D3"/>
     <w:rsid w:val="00006C3E"/>
     <w:rsid w:val="000649DB"/>
     <w:rsid w:val="00077680"/>
+    <w:rsid w:val="0008417C"/>
     <w:rsid w:val="00087B62"/>
     <w:rsid w:val="000B6C8F"/>
+    <w:rsid w:val="000C2266"/>
     <w:rsid w:val="000C47DA"/>
     <w:rsid w:val="00124F4E"/>
     <w:rsid w:val="0014134A"/>
     <w:rsid w:val="00175841"/>
+    <w:rsid w:val="001C2DB8"/>
     <w:rsid w:val="001C5825"/>
     <w:rsid w:val="001C6D1A"/>
     <w:rsid w:val="001E401E"/>
+    <w:rsid w:val="00267B4D"/>
+    <w:rsid w:val="002B50D2"/>
     <w:rsid w:val="002D2E2D"/>
     <w:rsid w:val="002D474A"/>
     <w:rsid w:val="0030569D"/>
     <w:rsid w:val="00310949"/>
+    <w:rsid w:val="003120C2"/>
     <w:rsid w:val="00333BE4"/>
+    <w:rsid w:val="0034465A"/>
+    <w:rsid w:val="003526F0"/>
     <w:rsid w:val="00352A0D"/>
     <w:rsid w:val="00384D6F"/>
+    <w:rsid w:val="00393F5C"/>
+    <w:rsid w:val="003A7C06"/>
+    <w:rsid w:val="003C3AC7"/>
     <w:rsid w:val="003D6CF4"/>
     <w:rsid w:val="003E5F7E"/>
     <w:rsid w:val="00421C07"/>
+    <w:rsid w:val="00481874"/>
+    <w:rsid w:val="00481EE5"/>
     <w:rsid w:val="004A6A1C"/>
     <w:rsid w:val="004B5B06"/>
-    <w:rsid w:val="004C1E2D"/>
     <w:rsid w:val="004C720E"/>
-    <w:rsid w:val="004D00D7"/>
     <w:rsid w:val="005112AA"/>
     <w:rsid w:val="006149D3"/>
     <w:rsid w:val="00636386"/>
     <w:rsid w:val="00651A4A"/>
     <w:rsid w:val="00662C8A"/>
     <w:rsid w:val="0068612E"/>
-    <w:rsid w:val="006A4892"/>
     <w:rsid w:val="006A66A6"/>
-    <w:rsid w:val="006B387D"/>
+    <w:rsid w:val="006A6DE7"/>
+    <w:rsid w:val="006B09AB"/>
+    <w:rsid w:val="006C0538"/>
+    <w:rsid w:val="006C59F6"/>
     <w:rsid w:val="007113F4"/>
     <w:rsid w:val="00724072"/>
     <w:rsid w:val="00781595"/>
     <w:rsid w:val="00787C61"/>
+    <w:rsid w:val="007A2799"/>
     <w:rsid w:val="007B2674"/>
     <w:rsid w:val="007C503F"/>
     <w:rsid w:val="0080262D"/>
     <w:rsid w:val="00842B84"/>
+    <w:rsid w:val="00850CB1"/>
     <w:rsid w:val="00885CFA"/>
+    <w:rsid w:val="008D1D56"/>
     <w:rsid w:val="009C4F18"/>
     <w:rsid w:val="00A10F09"/>
+    <w:rsid w:val="00A31599"/>
     <w:rsid w:val="00A67881"/>
     <w:rsid w:val="00B123A6"/>
     <w:rsid w:val="00B90EC3"/>
     <w:rsid w:val="00BD111F"/>
     <w:rsid w:val="00BE4758"/>
     <w:rsid w:val="00C03208"/>
     <w:rsid w:val="00C92F96"/>
+    <w:rsid w:val="00CA2620"/>
     <w:rsid w:val="00CC6515"/>
     <w:rsid w:val="00D0439A"/>
+    <w:rsid w:val="00D31F05"/>
     <w:rsid w:val="00D3685F"/>
-    <w:rsid w:val="00D47B5D"/>
+    <w:rsid w:val="00D64598"/>
     <w:rsid w:val="00DC0238"/>
+    <w:rsid w:val="00DC045A"/>
+    <w:rsid w:val="00DD2DCC"/>
     <w:rsid w:val="00DE66B1"/>
     <w:rsid w:val="00DF3520"/>
     <w:rsid w:val="00E3174A"/>
     <w:rsid w:val="00E36C0E"/>
     <w:rsid w:val="00EB1971"/>
     <w:rsid w:val="00EF1E50"/>
     <w:rsid w:val="00F00BBD"/>
     <w:rsid w:val="00F33DFC"/>
     <w:rsid w:val="00F62EEB"/>
     <w:rsid w:val="00F74AE1"/>
+    <w:rsid w:val="00F84F9F"/>
     <w:rsid w:val="00FD5504"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="76F84B99"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2D3D077E-F780-493D-82D2-4AAD18C68426}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2448,51 +3672,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00DF3520"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="206721696">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="417139374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3412,81 +4636,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4198B99-2816-4062-9F04-9406229A636D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6442851-6077-4C9A-9909-48EBACAD789F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>133</Words>
-  <Characters>721</Characters>
+  <Words>464</Words>
+  <Characters>2511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>853</CharactersWithSpaces>
+  <CharactersWithSpaces>2970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mary Lizete Lourenço dos Santos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>